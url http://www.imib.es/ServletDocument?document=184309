--- v0 (2026-01-29)
+++ v1 (2026-07-28)
@@ -210,51 +210,51 @@
           <w:left w:w="14" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1747"/>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="1953"/>
         <w:gridCol w:w="1175"/>
         <w:gridCol w:w="1881"/>
         <w:gridCol w:w="1036"/>
         <w:gridCol w:w="1138"/>
       </w:tblGrid>
       <w:tr w:rsidR="00284DAB" w:rsidRPr="005B1F66" w14:paraId="70F12C8F" w14:textId="77777777" w:rsidTr="005E66B2">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9984" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21AFD0FD" w14:textId="77777777" w:rsidR="00284DAB" w:rsidRPr="005B1F66" w:rsidRDefault="003E5E0B" w:rsidP="00284DAB">
+          <w:p w14:paraId="21AFD0FD" w14:textId="77777777" w:rsidR="00284DAB" w:rsidRPr="005B1F66" w:rsidRDefault="00392E09" w:rsidP="00284DAB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-930583608"/>
                 <w:placeholder>
                   <w:docPart w:val="0744720D7254440BB7CFB78105EAD072"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -669,1103 +669,1103 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC15CF" w:rsidRPr="005B1F66" w14:paraId="13937B8D" w14:textId="77777777" w:rsidTr="005E66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66B5C072" w14:textId="70F96EC4" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00305470">
+          <w:p w14:paraId="66B5C072" w14:textId="70F96EC4" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00305470">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65A4C953" w14:textId="5E989068" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
+          <w:p w14:paraId="65A4C953" w14:textId="5E989068" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCC7547" w14:textId="1DE8CE15" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00305470">
+          <w:p w14:paraId="7DCC7547" w14:textId="1DE8CE15" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00305470">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27BC15DD" w14:textId="0736CF7A" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00305470">
+          <w:p w14:paraId="27BC15DD" w14:textId="0736CF7A" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00305470">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="759F7681" w14:textId="5CC2389C" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
+          <w:p w14:paraId="759F7681" w14:textId="5CC2389C" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01922E0D" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00305470">
+          <w:p w14:paraId="01922E0D" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00305470">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FFD4D83" w14:textId="04CA8C10" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00560E36">
+          <w:p w14:paraId="5FFD4D83" w14:textId="04CA8C10" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00560E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC15CF" w:rsidRPr="005B1F66" w14:paraId="37A64191" w14:textId="77777777" w:rsidTr="005E66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BF790D0" w14:textId="7C9C149C" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00305470">
+          <w:p w14:paraId="1BF790D0" w14:textId="7C9C149C" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00305470">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="037B4512" w14:textId="2D69E822" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
+          <w:p w14:paraId="037B4512" w14:textId="2D69E822" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B157E49" w14:textId="38804F2B" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
+          <w:p w14:paraId="2B157E49" w14:textId="38804F2B" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="729A7994" w14:textId="25C4AA6B" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00305470">
+          <w:p w14:paraId="729A7994" w14:textId="25C4AA6B" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00305470">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B371269" w14:textId="3F29DD26" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
+          <w:p w14:paraId="2B371269" w14:textId="3F29DD26" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7ACA127E" w14:textId="07035446" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
+          <w:p w14:paraId="7ACA127E" w14:textId="07035446" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35346F80" w14:textId="0A54D0E1" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
+          <w:p w14:paraId="35346F80" w14:textId="0A54D0E1" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC15CF" w:rsidRPr="005B1F66" w14:paraId="0A383308" w14:textId="77777777" w:rsidTr="005E66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="002E16C5" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00305470">
+          <w:p w14:paraId="002E16C5" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00305470">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5E0B">
+            <w:r w:rsidRPr="005B1F66">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="032C34CC" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00305470">
+          <w:p w14:paraId="032C34CC" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00305470">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5E0B">
+            <w:r w:rsidRPr="005B1F66">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51F2368C" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00305470">
+          <w:p w14:paraId="51F2368C" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00305470">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5E0B">
+            <w:r w:rsidRPr="005B1F66">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5423892A" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00305470">
+          <w:p w14:paraId="5423892A" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00305470">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5E0B">
+            <w:r w:rsidRPr="005B1F66">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7251F4E2" w14:textId="4415CF8C" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
+          <w:p w14:paraId="7251F4E2" w14:textId="4415CF8C" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D2C8021" w14:textId="1C827B45" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
+          <w:p w14:paraId="4D2C8021" w14:textId="1C827B45" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F3C5FE9" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00305470">
+          <w:p w14:paraId="3F3C5FE9" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00305470">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5E0B">
+            <w:r w:rsidRPr="005B1F66">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC15CF" w:rsidRPr="005B1F66" w14:paraId="3ACB4A9A" w14:textId="77777777" w:rsidTr="005E66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="290A7507" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00305470">
+          <w:p w14:paraId="290A7507" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00305470">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5E0B">
+            <w:r w:rsidRPr="005B1F66">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11384D16" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00305470">
+          <w:p w14:paraId="11384D16" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00305470">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5E0B">
+            <w:r w:rsidRPr="005B1F66">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37F1F9AB" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00305470">
+          <w:p w14:paraId="37F1F9AB" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00305470">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5E0B">
+            <w:r w:rsidRPr="005B1F66">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="436BC121" w14:textId="2106C04F" w:rsidR="00DC15CF" w:rsidRPr="003E5E0B" w:rsidRDefault="00DC15CF" w:rsidP="00DC15CF">
+          <w:p w14:paraId="436BC121" w14:textId="2106C04F" w:rsidR="00DC15CF" w:rsidRPr="005B1F66" w:rsidRDefault="00DC15CF" w:rsidP="00DC15CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5903E332" w14:textId="77777777" w:rsidR="00DC15CF" w:rsidRPr="003E5E0B" w:rsidRDefault="00DC15CF" w:rsidP="00305470">
+          <w:p w14:paraId="5903E332" w14:textId="77777777" w:rsidR="00DC15CF" w:rsidRPr="005B1F66" w:rsidRDefault="00DC15CF" w:rsidP="00305470">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="052FD959" w14:textId="13C81869" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
+          <w:p w14:paraId="052FD959" w14:textId="13C81869" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24F45512" w14:textId="0D129248" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
+          <w:p w14:paraId="24F45512" w14:textId="0D129248" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="17B1D931" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00305470">
+          <w:p w14:paraId="17B1D931" w14:textId="77777777" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00305470">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CE5E693" w14:textId="54BFD8DC" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
+          <w:p w14:paraId="1CE5E693" w14:textId="54BFD8DC" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC15CF" w:rsidRPr="005B1F66" w14:paraId="32F31748" w14:textId="77777777" w:rsidTr="005E66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23F9CE70" w14:textId="72DDFB10" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00305470">
+          <w:p w14:paraId="23F9CE70" w14:textId="72DDFB10" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00305470">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41716605" w14:textId="3D900D95" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
+          <w:p w14:paraId="41716605" w14:textId="3D900D95" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3663A4A9" w14:textId="46015E6B" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
+          <w:p w14:paraId="3663A4A9" w14:textId="46015E6B" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27B0AEE1" w14:textId="1B0C6813" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
+          <w:p w14:paraId="27B0AEE1" w14:textId="1B0C6813" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1864" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4031AC27" w14:textId="7E5D32DB" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
+          <w:p w14:paraId="4031AC27" w14:textId="7E5D32DB" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CA639C5" w14:textId="1D2DF456" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
+          <w:p w14:paraId="4CA639C5" w14:textId="1D2DF456" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5E0B">
+            <w:r w:rsidRPr="005B1F66">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20032019" w14:textId="5A65D762" w:rsidR="00305470" w:rsidRPr="003E5E0B" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
+          <w:p w14:paraId="20032019" w14:textId="5A65D762" w:rsidR="00305470" w:rsidRPr="005B1F66" w:rsidRDefault="00305470" w:rsidP="00DC15CF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC15CF" w:rsidRPr="005B1F66" w14:paraId="2832FEB1" w14:textId="77777777" w:rsidTr="005E66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7804" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
@@ -1943,51 +1943,51 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-61" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="14" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9807"/>
       </w:tblGrid>
       <w:tr w:rsidR="00284DAB" w:rsidRPr="005B1F66" w14:paraId="0DA5F2FF" w14:textId="77777777" w:rsidTr="00A44285">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9807" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ED49D5F" w14:textId="210D547F" w:rsidR="00284DAB" w:rsidRPr="005B1F66" w:rsidRDefault="003E5E0B" w:rsidP="00A44285">
+          <w:p w14:paraId="0ED49D5F" w14:textId="210D547F" w:rsidR="00284DAB" w:rsidRPr="005B1F66" w:rsidRDefault="00392E09" w:rsidP="00A44285">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1289173283"/>
                 <w:placeholder>
                   <w:docPart w:val="2B4BB9E4A23D4FEDA92A89A9317DC15B"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2393,1075 +2393,1075 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                     <w:t>Autoría</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w14:paraId="3A6D7841" w14:textId="77777777" w:rsidTr="00CB1B03">
               <w:trPr>
                 <w:trHeight w:val="402"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1747" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="6D716AEF" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="6D716AEF" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1066" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="33204431" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="33204431" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1954" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="77E4DEE5" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="77E4DEE5" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1176" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2247E1E4" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="2247E1E4" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1865" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3AB1B47B" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="3AB1B47B" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1037" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4E65A58E" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="4E65A58E" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1139" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2C8D0E61" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="2C8D0E61" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w14:paraId="0302EA3B" w14:textId="77777777" w:rsidTr="00CB1B03">
               <w:trPr>
                 <w:trHeight w:val="402"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1747" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="14AB275D" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="14AB275D" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1066" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="0511D4C9" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="0511D4C9" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1954" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="181CC6C3" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="181CC6C3" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1176" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2301F2F8" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="2301F2F8" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1865" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1CD2DC8D" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="1CD2DC8D" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1037" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="6063D97F" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="6063D97F" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1139" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="719BD9E4" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="719BD9E4" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w14:paraId="76C58E90" w14:textId="77777777" w:rsidTr="00CB1B03">
               <w:trPr>
                 <w:trHeight w:val="402"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1747" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="21E08A37" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="21E08A37" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003E5E0B">
+                  <w:r w:rsidRPr="005B1F66">
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1066" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3E231CFA" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="3E231CFA" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003E5E0B">
+                  <w:r w:rsidRPr="005B1F66">
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1954" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="641B67C1" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="641B67C1" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003E5E0B">
+                  <w:r w:rsidRPr="005B1F66">
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1176" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="0A683527" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="0A683527" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003E5E0B">
+                  <w:r w:rsidRPr="005B1F66">
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1865" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5ACBCB12" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="5ACBCB12" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1037" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="573A4A54" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="573A4A54" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1139" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="72425BB8" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="72425BB8" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003E5E0B">
+                  <w:r w:rsidRPr="005B1F66">
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w14:paraId="63B6726F" w14:textId="77777777" w:rsidTr="00CB1B03">
               <w:trPr>
                 <w:trHeight w:val="402"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1747" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="13FB19BC" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="13FB19BC" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003E5E0B">
+                  <w:r w:rsidRPr="005B1F66">
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1066" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2316F8AC" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="2316F8AC" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003E5E0B">
+                  <w:r w:rsidRPr="005B1F66">
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1954" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="434E9AE0" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="434E9AE0" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003E5E0B">
+                  <w:r w:rsidRPr="005B1F66">
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1176" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="39986CA6" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="39986CA6" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="278CFE03" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="278CFE03" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1865" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="66F98D88" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="66F98D88" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1037" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="0EB78F73" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="0EB78F73" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="3306D79D" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="3306D79D" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1139" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="288A7BA7" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="288A7BA7" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w14:paraId="62566B9F" w14:textId="77777777" w:rsidTr="00CB1B03">
               <w:trPr>
                 <w:trHeight w:val="402"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1747" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="6950F213" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="6950F213" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1066" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="6163B65D" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="6163B65D" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1954" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="49580A77" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="49580A77" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1176" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="51965AA9" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="51965AA9" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1865" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1020E0A9" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="1020E0A9" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1037" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="58577003" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="58577003" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003E5E0B">
+                  <w:r w:rsidRPr="005B1F66">
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1139" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2D70FAE8" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="003E5E0B" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
+                <w:p w14:paraId="2D70FAE8" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00CB1B03">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:eastAsia="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w14:paraId="1DAFD6DE" w14:textId="77777777" w:rsidTr="00CB1B03">
               <w:trPr>
                 <w:trHeight w:val="402"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7808" w:type="dxa"/>
                   <w:gridSpan w:val="5"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
@@ -3610,51 +3610,51 @@
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="03C1FCC0" w14:textId="77777777" w:rsidR="00CB1B03" w:rsidRPr="005B1F66" w:rsidRDefault="00CB1B03" w:rsidP="00A44285">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00487D95" w:rsidRPr="005B1F66" w14:paraId="3109C568" w14:textId="77777777" w:rsidTr="00304B33">
         <w:trPr>
           <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ACB3701" w14:textId="4ACCB22A" w:rsidR="00DC15CF" w:rsidRPr="005B1F66" w:rsidRDefault="003E5E0B" w:rsidP="00A44784">
+          <w:p w14:paraId="0ACB3701" w14:textId="4ACCB22A" w:rsidR="00DC15CF" w:rsidRPr="005B1F66" w:rsidRDefault="00392E09" w:rsidP="00A44784">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="758646602"/>
                 <w:placeholder>
                   <w:docPart w:val="CF3515E1A9AF494F92010376A7011A88"/>
                 </w:placeholder>
@@ -3799,423 +3799,423 @@
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>% Titularidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A44784" w:rsidRPr="005B1F66" w14:paraId="6969C1AA" w14:textId="77777777" w:rsidTr="00A44784">
         <w:trPr>
           <w:trHeight w:val="402"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19FAA902" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="003E5E0B" w:rsidRDefault="00A44784" w:rsidP="00A44784">
+          <w:p w14:paraId="19FAA902" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="005B1F66" w:rsidRDefault="00A44784" w:rsidP="00A44784">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5E0B">
+            <w:r w:rsidRPr="005B1F66">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40326C19" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="003E5E0B" w:rsidRDefault="00A44784" w:rsidP="00A44784">
+          <w:p w14:paraId="40326C19" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="005B1F66" w:rsidRDefault="00A44784" w:rsidP="00A44784">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5E0B">
+            <w:r w:rsidRPr="005B1F66">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A44784" w:rsidRPr="005B1F66" w14:paraId="527E4019" w14:textId="77777777" w:rsidTr="00A44784">
         <w:trPr>
           <w:trHeight w:val="402"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="193774A5" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="003E5E0B" w:rsidRDefault="00A44784" w:rsidP="00A44784">
+          <w:p w14:paraId="193774A5" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="005B1F66" w:rsidRDefault="00A44784" w:rsidP="00A44784">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5E0B">
+            <w:r w:rsidRPr="005B1F66">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F82A844" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="003E5E0B" w:rsidRDefault="00A44784" w:rsidP="00A44784">
+          <w:p w14:paraId="7F82A844" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="005B1F66" w:rsidRDefault="00A44784" w:rsidP="00A44784">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5E0B">
+            <w:r w:rsidRPr="005B1F66">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A44784" w:rsidRPr="005B1F66" w14:paraId="0136157E" w14:textId="77777777" w:rsidTr="00A44784">
         <w:trPr>
           <w:trHeight w:val="402"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="506DE19D" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="003E5E0B" w:rsidRDefault="00A44784" w:rsidP="00A44784">
+          <w:p w14:paraId="506DE19D" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="005B1F66" w:rsidRDefault="00A44784" w:rsidP="00A44784">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5E0B">
+            <w:r w:rsidRPr="005B1F66">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22751868" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="003E5E0B" w:rsidRDefault="00A44784" w:rsidP="00A44784">
+          <w:p w14:paraId="22751868" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="005B1F66" w:rsidRDefault="00A44784" w:rsidP="00A44784">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5E0B">
+            <w:r w:rsidRPr="005B1F66">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A44784" w:rsidRPr="005B1F66" w14:paraId="29197424" w14:textId="77777777" w:rsidTr="00A44784">
         <w:trPr>
           <w:trHeight w:val="402"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12E32FBC" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="003E5E0B" w:rsidRDefault="00A44784" w:rsidP="00A44784">
+          <w:p w14:paraId="12E32FBC" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="005B1F66" w:rsidRDefault="00A44784" w:rsidP="00A44784">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5E0B">
+            <w:r w:rsidRPr="005B1F66">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30AAF22D" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="003E5E0B" w:rsidRDefault="00A44784" w:rsidP="00A44784">
+          <w:p w14:paraId="30AAF22D" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="005B1F66" w:rsidRDefault="00A44784" w:rsidP="00A44784">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5E0B">
+            <w:r w:rsidRPr="005B1F66">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A44784" w:rsidRPr="005B1F66" w14:paraId="748D887B" w14:textId="77777777" w:rsidTr="00A44784">
         <w:trPr>
           <w:trHeight w:val="402"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5089455B" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="003E5E0B" w:rsidRDefault="00A44784" w:rsidP="00A44784">
+          <w:p w14:paraId="5089455B" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="005B1F66" w:rsidRDefault="00A44784" w:rsidP="00A44784">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5E0B">
+            <w:r w:rsidRPr="005B1F66">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D36A610" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="003E5E0B" w:rsidRDefault="00A44784" w:rsidP="00A44784">
+          <w:p w14:paraId="3D36A610" w14:textId="77777777" w:rsidR="00A44784" w:rsidRPr="005B1F66" w:rsidRDefault="00A44784" w:rsidP="00A44784">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5E0B">
+            <w:r w:rsidRPr="005B1F66">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A44784" w:rsidRPr="005B1F66" w14:paraId="64B1B9D1" w14:textId="77777777" w:rsidTr="00A44784">
         <w:trPr>
           <w:trHeight w:val="402"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
@@ -4332,51 +4332,51 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B151E5C" w14:textId="7AF3A11D" w:rsidR="00A44784" w:rsidRPr="005B1F66" w:rsidRDefault="00A44784" w:rsidP="00A44784">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="342E5A48" w14:textId="7F6F7E2B" w:rsidR="00DC15CF" w:rsidRPr="00CB1B03" w:rsidRDefault="003E5E0B" w:rsidP="00DC15CF">
+    <w:p w14:paraId="342E5A48" w14:textId="7F6F7E2B" w:rsidR="00DC15CF" w:rsidRPr="00CB1B03" w:rsidRDefault="00392E09" w:rsidP="00DC15CF">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:id w:val="-2000642502"/>
           <w:placeholder>
@@ -4402,94 +4402,94 @@
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>TÍTULO DE LA INVENCIÓN</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00666674" w:rsidRPr="00CB1B03">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="0" w:name="_Hlk166240924"/>
-    <w:p w14:paraId="5A6A1CF8" w14:textId="6268E1D5" w:rsidR="00E37729" w:rsidRPr="00102597" w:rsidRDefault="003E5E0B" w:rsidP="00926FFC">
+    <w:p w14:paraId="5A6A1CF8" w14:textId="6268E1D5" w:rsidR="00E37729" w:rsidRPr="00102597" w:rsidRDefault="00392E09" w:rsidP="00926FFC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="1834942371"/>
           <w:placeholder>
             <w:docPart w:val="510898830102469E964A9F2DA8D69902"/>
           </w:placeholder>
           <w15:appearance w15:val="hidden"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               </w:rPr>
               <w:id w:val="51891955"/>
               <w:placeholder>
                 <w:docPart w:val="FB915FFFBEDD4691B3231742A543E7BA"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00E331FC" w:rsidRPr="00102597">
+              <w:r w:rsidR="00E331FC" w:rsidRPr="000B4F44">
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                  <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                  <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00666674" w:rsidRPr="00102597">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="62D40DEA" w14:textId="6B8BC2A1" w:rsidR="00813134" w:rsidRPr="00CB1B03" w:rsidRDefault="00063DE8" w:rsidP="00926FFC">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4643,51 +4643,51 @@
               <w:t>que ha dado lugar a la</w:t>
             </w:r>
             <w:r w:rsidR="00FE534D" w:rsidRPr="00CB1B03">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> invención, indique por favor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE534D" w:rsidRPr="00CB1B03" w14:paraId="28AE04DD" w14:textId="77777777" w:rsidTr="003A2CAE">
         <w:trPr>
           <w:trHeight w:val="919"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9746" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A834D41" w14:textId="77777777" w:rsidR="00FE534D" w:rsidRPr="00CB1B03" w:rsidRDefault="003E5E0B" w:rsidP="000C7A9E">
+          <w:p w14:paraId="1A834D41" w14:textId="77777777" w:rsidR="00FE534D" w:rsidRPr="00CB1B03" w:rsidRDefault="00392E09" w:rsidP="000C7A9E">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="307451977"/>
                 <w:placeholder>
                   <w:docPart w:val="0FDF8BA842EA491A932C36345696EF40"/>
                 </w:placeholder>
@@ -5966,51 +5966,51 @@
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="14" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9746"/>
       </w:tblGrid>
       <w:tr w:rsidR="00906A55" w:rsidRPr="00CB1B03" w14:paraId="75E129F2" w14:textId="77777777" w:rsidTr="00E278F9">
         <w:trPr>
           <w:trHeight w:val="1394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9746" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4020E3" w14:textId="04129F1F" w:rsidR="00906A55" w:rsidRPr="00CB1B03" w:rsidRDefault="003E5E0B" w:rsidP="00374A1B">
+          <w:p w14:paraId="3C4020E3" w14:textId="04129F1F" w:rsidR="00906A55" w:rsidRPr="00CB1B03" w:rsidRDefault="00392E09" w:rsidP="00374A1B">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="441345762"/>
                 <w:placeholder>
                   <w:docPart w:val="E55AC57B41294242B61929B78F79280E"/>
                 </w:placeholder>
@@ -6072,51 +6072,51 @@
                   </w:rPr>
                   <w:t>Elija un elemento.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00906A55" w:rsidRPr="00CB1B03">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00906A55" w:rsidRPr="00CB1B03">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62E841B9" w14:textId="77777777" w:rsidR="00C80A58" w:rsidRPr="00CB1B03" w:rsidRDefault="003E5E0B" w:rsidP="00374A1B">
+          <w:p w14:paraId="62E841B9" w14:textId="77777777" w:rsidR="00C80A58" w:rsidRPr="00CB1B03" w:rsidRDefault="00392E09" w:rsidP="00374A1B">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1716312552"/>
                 <w:placeholder>
                   <w:docPart w:val="18BE82FF34374EE5BE68B0F3802D30F9"/>
@@ -6289,710 +6289,1197 @@
                     </w:rPr>
                     <w:t>eywords</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidR="00E278F9" w:rsidRPr="00E278F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w14:paraId="15922119" w14:textId="77777777" w:rsidTr="00E278F9">
               <w:trPr>
                 <w:trHeight w:val="919"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9624" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3190A837" w14:textId="1DD5D3CB" w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w:rsidRDefault="003E5E0B" w:rsidP="005A5DA2">
+                <w:p w14:paraId="3190A837" w14:textId="1DD5D3CB" w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w:rsidRDefault="00392E09" w:rsidP="005A5DA2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                       <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:id w:val="1347447594"/>
                       <w:placeholder>
                         <w:docPart w:val="DB401FCAA18348B0A0B86ADA61DD63C2"/>
                       </w:placeholder>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:r w:rsidR="005A5DA2" w:rsidRPr="00960FC8">
                         <w:rPr>
                           <w:rStyle w:val="Textodelmarcadordeposicin"/>
                           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="13D29CB5" w14:textId="77777777" w:rsidR="001C6F69" w:rsidRPr="00960FC8" w:rsidRDefault="001C6F69" w:rsidP="001C6F69">
-[...119 lines deleted...]
-          </w:tbl>
           <w:p w14:paraId="0E8A5C46" w14:textId="1F7034BB" w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w:rsidRDefault="005A5DA2" w:rsidP="00926FFC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellMar>
                 <w:left w:w="14" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9624"/>
             </w:tblGrid>
             <w:tr w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w14:paraId="0EDD9365" w14:textId="77777777" w:rsidTr="00E278F9">
               <w:trPr>
                 <w:trHeight w:val="170"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9746" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1A5D7852" w14:textId="1280B716" w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w:rsidRDefault="005A5DA2" w:rsidP="005A5DA2">
+                <w:p w14:paraId="1A5D7852" w14:textId="7CE69724" w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w:rsidRDefault="004F40F3" w:rsidP="005A5DA2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                       <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E278F9">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                     </w:rPr>
-                    <w:t>E</w:t>
+                    <w:t>Breve resumen explicando e</w:t>
                   </w:r>
                   <w:r w:rsidR="00E278F9" w:rsidRPr="00E278F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                     </w:rPr>
-                    <w:t>n qué consiste la invención (max.</w:t>
-[...17 lines deleted...]
-                    <w:t xml:space="preserve"> líneas):</w:t>
+                    <w:t>n qué consiste la invención (max.5 líneas):</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w14:paraId="05DD9C00" w14:textId="77777777" w:rsidTr="00E278F9">
               <w:trPr>
                 <w:trHeight w:val="919"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9746" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="656C469B" w14:textId="60DC2900" w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w:rsidRDefault="003E5E0B" w:rsidP="005A5DA2">
+                <w:p w14:paraId="656C469B" w14:textId="60DC2900" w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w:rsidRDefault="00392E09" w:rsidP="005A5DA2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                       <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:id w:val="-2120834073"/>
                       <w:placeholder>
                         <w:docPart w:val="FD27A09BE6BF4B098E53E27042D4A68B"/>
                       </w:placeholder>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
-                      <w:r w:rsidR="005A5DA2" w:rsidRPr="00960FC8">
+                      <w:r w:rsidR="005A5DA2" w:rsidRPr="00937357">
                         <w:rPr>
                           <w:rStyle w:val="Textodelmarcadordeposicin"/>
                           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="41E422FC" w14:textId="2A6AE1DA" w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w:rsidRDefault="005A5DA2" w:rsidP="00926FFC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellMar>
                 <w:left w:w="14" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9624"/>
             </w:tblGrid>
             <w:tr w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w14:paraId="6C22E01E" w14:textId="77777777" w:rsidTr="00E278F9">
               <w:trPr>
                 <w:trHeight w:val="170"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9746" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7DDB9653" w14:textId="68DBC947" w:rsidR="005A5DA2" w:rsidRPr="00E278F9" w:rsidRDefault="005A5DA2" w:rsidP="005A5DA2">
+                <w:p w14:paraId="7DDB9653" w14:textId="6FE9B191" w:rsidR="005A5DA2" w:rsidRPr="00E278F9" w:rsidRDefault="005A5DA2" w:rsidP="005A5DA2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E278F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                     </w:rPr>
                     <w:t>P</w:t>
                   </w:r>
                   <w:r w:rsidR="00E278F9" w:rsidRPr="00E278F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                     </w:rPr>
-                    <w:t>roblema técnico que pretende resolver la invención (max.1</w:t>
-[...17 lines deleted...]
-                    <w:t xml:space="preserve"> líneas):</w:t>
+                    <w:t>roblema técnico que pretende resolver la invención (max.10 líneas):</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w14:paraId="4BE02A0B" w14:textId="77777777" w:rsidTr="00E278F9">
               <w:trPr>
                 <w:trHeight w:val="919"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9746" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="10FCC361" w14:textId="77777777" w:rsidR="005A5DA2" w:rsidRPr="00DA2EA7" w:rsidRDefault="003E5E0B" w:rsidP="005A5DA2">
+                <w:p w14:paraId="10FCC361" w14:textId="77777777" w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w:rsidRDefault="00392E09" w:rsidP="005A5DA2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:id w:val="-246354945"/>
                       <w:placeholder>
                         <w:docPart w:val="204F4330AD864B10B663584253E640FE"/>
                       </w:placeholder>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
-                    <w:sdtEndPr>
-[...3 lines deleted...]
-                    </w:sdtEndPr>
+                    <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="005A5DA2" w:rsidRPr="00DA2EA7">
+                      <w:r w:rsidR="005A5DA2" w:rsidRPr="00937357">
                         <w:rPr>
                           <w:rStyle w:val="Textodelmarcadordeposicin"/>
                           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="079DBBC9" w14:textId="77777777" w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w:rsidRDefault="005A5DA2" w:rsidP="00926FFC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellMar>
                 <w:left w:w="14" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9624"/>
             </w:tblGrid>
             <w:tr w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w14:paraId="73FB5891" w14:textId="77777777" w:rsidTr="00E278F9">
               <w:trPr>
                 <w:trHeight w:val="170"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9746" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3E378BCF" w14:textId="011F9AA8" w:rsidR="005A5DA2" w:rsidRPr="00E278F9" w:rsidRDefault="005A5DA2" w:rsidP="005A5DA2">
+                <w:p w14:paraId="3E378BCF" w14:textId="653827AE" w:rsidR="005A5DA2" w:rsidRPr="00E278F9" w:rsidRDefault="00A519EC" w:rsidP="005A5DA2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t>D</w:t>
+                  </w:r>
                   <w:r w:rsidRPr="00E278F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                     </w:rPr>
-                    <w:t>C</w:t>
+                    <w:t xml:space="preserve">escripción técnica </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">desarrollada </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E278F9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">de la invención </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidR="004D2650">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t>c</w:t>
                   </w:r>
                   <w:r w:rsidR="00E278F9" w:rsidRPr="00E278F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                     </w:rPr>
-                    <w:t>ómo soluciona la invención el problema: descripción técnica de la invención (añadir gráficos, imágenes, etc. si fuera necesario):</w:t>
+                    <w:t>ómo soluciona la invención el problema</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> técnico planteado</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E278F9" w:rsidRPr="00E278F9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t>):</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w14:paraId="640092C8" w14:textId="77777777" w:rsidTr="00E278F9">
               <w:trPr>
                 <w:trHeight w:val="919"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9746" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0C81A0C0" w14:textId="77777777" w:rsidR="005A5DA2" w:rsidRPr="00DA2EA7" w:rsidRDefault="003E5E0B" w:rsidP="005A5DA2">
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:id w:val="-409235270"/>
+                    <w:placeholder>
+                      <w:docPart w:val="0DF9B42801374B2F8397BD17FD5AB6D0"/>
+                    </w:placeholder>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:p w14:paraId="4AC8557D" w14:textId="62E25D4E" w:rsidR="00707C68" w:rsidRPr="00937357" w:rsidRDefault="00707C68" w:rsidP="005A5DA2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Descripción de la </w:t>
+                      </w:r>
+                      <w:r w:rsidR="004F40F3" w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>invención:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2BA2E838" w14:textId="7745B522" w:rsidR="00ED1112" w:rsidRPr="00937357" w:rsidRDefault="00ED1112" w:rsidP="005A5DA2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Ensayos </w:t>
+                      </w:r>
+                      <w:r w:rsidR="004D2650" w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">realizados </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>y resultados:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="10238382" w14:textId="5FED01B9" w:rsidR="002A2DCF" w:rsidRPr="00937357" w:rsidRDefault="002A2DCF" w:rsidP="002A2DCF">
+                      <w:pPr>
+                        <w:pStyle w:val="Prrafodelista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="13"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Ensayo 1 y resultado:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="05D8E980" w14:textId="762BE5D0" w:rsidR="002A2DCF" w:rsidRPr="00937357" w:rsidRDefault="002A2DCF" w:rsidP="00937357">
+                      <w:pPr>
+                        <w:pStyle w:val="Prrafodelista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="13"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Ensayo 2 y resultado:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="594428D3" w14:textId="2D00B5C2" w:rsidR="004F40F3" w:rsidRPr="00937357" w:rsidRDefault="004F40F3" w:rsidP="005A5DA2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Descripción de las figuras</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1E2C62D4" w14:textId="6D5F2349" w:rsidR="004F40F3" w:rsidRPr="00937357" w:rsidRDefault="004F40F3" w:rsidP="004F40F3">
+                      <w:pPr>
+                        <w:pStyle w:val="Prrafodelista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="12"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Figura 1. Título. Descripción</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3C23D8EC" w14:textId="45DDB09F" w:rsidR="002A2DCF" w:rsidRPr="00937357" w:rsidRDefault="002A2DCF" w:rsidP="002A2DCF">
+                      <w:pPr>
+                        <w:pStyle w:val="Prrafodelista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="12"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Figura 2. Título. Descripción</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="23614422" w14:textId="78D153EA" w:rsidR="004F40F3" w:rsidRPr="00937357" w:rsidRDefault="004F40F3" w:rsidP="005A5DA2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Figuras</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4F979B48" w14:textId="02069848" w:rsidR="00707C68" w:rsidRPr="00937357" w:rsidRDefault="004F40F3" w:rsidP="00B420CF">
+                      <w:pPr>
+                        <w:pStyle w:val="Prrafodelista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="12"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Figura 1</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000626C8" w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (imagen)</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4D88A523" w14:textId="6508DCE7" w:rsidR="002A2DCF" w:rsidRPr="00937357" w:rsidRDefault="002A2DCF" w:rsidP="002A2DCF">
+                      <w:pPr>
+                        <w:pStyle w:val="Prrafodelista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="12"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Figura 2 (imagen). </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0C81A0C0" w14:textId="2003BF23" w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w:rsidRDefault="00392E09" w:rsidP="005A5DA2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="16AF4B74" w14:textId="77777777" w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w:rsidRDefault="005A5DA2" w:rsidP="00926FFC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellMar>
+                <w:left w:w="14" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="9624"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w14:paraId="51777FB2" w14:textId="77777777" w:rsidTr="00E278F9">
+              <w:trPr>
+                <w:trHeight w:val="170"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9746" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4861228E" w14:textId="29FE3BE3" w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w:rsidRDefault="005A5DA2" w:rsidP="005A5DA2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:sdt>
-[...19 lines deleted...]
-                      <w:r w:rsidR="005A5DA2" w:rsidRPr="00DA2EA7">
+                  <w:r w:rsidRPr="00E278F9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t>E</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00492264" w:rsidRPr="00E278F9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t>stado de la técnica (</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B420CF" w:rsidRPr="00E278F9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t>enumera</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B420CF">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t>r</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B420CF" w:rsidRPr="00E278F9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B420CF">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">bibliografía </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A519EC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t>o patentes relacionad</w:t>
+                  </w:r>
+                  <w:r w:rsidR="009D6636">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t>a</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A519EC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t>s con</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00492264" w:rsidRPr="00E278F9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> la invención</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A519EC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t>, y explicar</w:t>
+                  </w:r>
+                  <w:r w:rsidR="000626C8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> cada una</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A519EC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> brevemente</w:t>
+                  </w:r>
+                  <w:r w:rsidR="000626C8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> en relación con la invención</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00492264" w:rsidRPr="00E278F9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                    </w:rPr>
+                    <w:t>):</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w14:paraId="47C48239" w14:textId="77777777" w:rsidTr="00E278F9">
+              <w:trPr>
+                <w:trHeight w:val="919"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9746" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:id w:val="-854106383"/>
+                    <w:placeholder>
+                      <w:docPart w:val="F1F0A2F694474671A88E82B043FD40DA"/>
+                    </w:placeholder>
+                  </w:sdtPr>
+                  <w:sdtEndPr>
+                    <w:rPr>
+                      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    </w:rPr>
+                  </w:sdtEndPr>
+                  <w:sdtContent>
+                    <w:p w14:paraId="1F81B343" w14:textId="77777777" w:rsidR="00B420CF" w:rsidRPr="00937357" w:rsidRDefault="00B420CF" w:rsidP="005A5DA2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rStyle w:val="Textodelmarcadordeposicin"/>
                           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Referencia 1</w:t>
                       </w:r>
-                    </w:sdtContent>
-[...1 lines deleted...]
-                </w:p>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4569D39E" w14:textId="77777777" w:rsidR="005A5DA2" w:rsidRPr="00937357" w:rsidRDefault="00B420CF" w:rsidP="005A5DA2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Referencia 2</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="706AAEE5" w14:textId="2E926542" w:rsidR="00B420CF" w:rsidRPr="00960FC8" w:rsidRDefault="00B420CF" w:rsidP="005A5DA2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Referencia 3</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00937357">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:sdtContent>
+                </w:sdt>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="647AC96A" w14:textId="77777777" w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w:rsidRDefault="005A5DA2" w:rsidP="00926FFC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellMar>
                 <w:left w:w="14" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9624"/>
             </w:tblGrid>
             <w:tr w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w14:paraId="69B8B792" w14:textId="77777777" w:rsidTr="00E278F9">
               <w:trPr>
                 <w:trHeight w:val="170"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9746" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0AB55634" w14:textId="40C701F7" w:rsidR="005A5DA2" w:rsidRPr="00E278F9" w:rsidRDefault="005A5DA2" w:rsidP="005A5DA2">
+                <w:p w14:paraId="0AB55634" w14:textId="3BDF0D06" w:rsidR="005A5DA2" w:rsidRPr="00E278F9" w:rsidRDefault="00A519EC" w:rsidP="005A5DA2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E278F9">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                     </w:rPr>
-                    <w:t>V</w:t>
+                    <w:t>Explicar las v</w:t>
                   </w:r>
                   <w:r w:rsidR="00492264" w:rsidRPr="00E278F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                     </w:rPr>
                     <w:t>entajas de la invención respecto al estado de la técnica (máx. 10 líneas):</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w14:paraId="09795FAE" w14:textId="77777777" w:rsidTr="00E278F9">
               <w:trPr>
                 <w:trHeight w:val="919"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9746" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6E673C18" w14:textId="77777777" w:rsidR="005A5DA2" w:rsidRPr="00DA2EA7" w:rsidRDefault="003E5E0B" w:rsidP="005A5DA2">
+                <w:p w14:paraId="6E673C18" w14:textId="77777777" w:rsidR="005A5DA2" w:rsidRPr="00960FC8" w:rsidRDefault="00392E09" w:rsidP="005A5DA2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:id w:val="-136120490"/>
                       <w:placeholder>
                         <w:docPart w:val="9D0F2B62B3364DD58EFE3F24B4929260"/>
                       </w:placeholder>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
-                    <w:sdtEndPr>
-[...3 lines deleted...]
-                    </w:sdtEndPr>
+                    <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="005A5DA2" w:rsidRPr="00DA2EA7">
+                      <w:r w:rsidR="005A5DA2" w:rsidRPr="00937357">
                         <w:rPr>
                           <w:rStyle w:val="Textodelmarcadordeposicin"/>
                           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="602D06E9" w14:textId="77777777" w:rsidR="00266525" w:rsidRPr="00960FC8" w:rsidRDefault="00266525" w:rsidP="00926FFC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -7193,71 +7680,51 @@
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               </w:rPr>
               <w:t>Readiness</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A2CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              <w:t>, TRL)</w:t>
+              <w:t xml:space="preserve"> Levels, TRL)</w:t>
             </w:r>
             <w:r w:rsidR="002E721E" w:rsidRPr="003A2CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               </w:rPr>
               <w:t xml:space="preserve"> (selecciones una opción)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A627E9" w:rsidRPr="003A2CAE" w14:paraId="4165572F" w14:textId="77777777" w:rsidTr="00A627E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43BBE1D1" w14:textId="77777777" w:rsidR="006C4929" w:rsidRPr="003A2CAE" w:rsidRDefault="006C4929" w:rsidP="00A627E9">
             <w:pPr>
               <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -10743,61 +11210,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001B5BA2" w:rsidRPr="001B5BA2" w:rsidSect="00E7319A">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="1361" w:footer="397" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78392125" w14:textId="77777777" w:rsidR="00983023" w:rsidRDefault="00983023" w:rsidP="00AA258A">
+    <w:p w14:paraId="631366D8" w14:textId="77777777" w:rsidR="00392E09" w:rsidRDefault="00392E09" w:rsidP="00AA258A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61E45D50" w14:textId="77777777" w:rsidR="00983023" w:rsidRDefault="00983023" w:rsidP="00AA258A">
+    <w:p w14:paraId="6BB1C494" w14:textId="77777777" w:rsidR="00392E09" w:rsidRDefault="00392E09" w:rsidP="00AA258A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -11201,61 +11668,61 @@
           <w:docPart w:val="AF2D885AA7964217BD9BC4949A719062"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00563B3C" w:rsidRPr="00826F92">
           <w:rPr>
             <w:rStyle w:val="Textodelmarcadordeposicin"/>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C9F7F95" w14:textId="77777777" w:rsidR="00983023" w:rsidRDefault="00983023" w:rsidP="00AA258A">
+    <w:p w14:paraId="42D8E496" w14:textId="77777777" w:rsidR="00392E09" w:rsidRDefault="00392E09" w:rsidP="00AA258A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1272D209" w14:textId="77777777" w:rsidR="00983023" w:rsidRDefault="00983023" w:rsidP="00AA258A">
+    <w:p w14:paraId="6DAA1AB0" w14:textId="77777777" w:rsidR="00392E09" w:rsidRDefault="00392E09" w:rsidP="00AA258A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5305DEFC" w14:textId="21F5BD26" w:rsidR="005F0BF5" w:rsidRDefault="00370675">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r w:rsidRPr="002358FA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="012165B0" wp14:editId="7D1F6F4C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
@@ -12379,50 +12846,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EA172CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A7C79E8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="464D91B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1B0D3C6"/>
     <w:lvl w:ilvl="0" w:tplc="CE4E1AB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6F00C3B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0B7E4AB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12464,51 +13044,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="97A4DE78">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4552DA7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="499A598D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="90CC8E40"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53286A00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1E88F72"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12577,51 +13270,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F88249D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DAC9102"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12717,342 +13410,473 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1782921059">
-    <w:abstractNumId w:val="7"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76915A9D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E61A17C2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="360055513">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1386491027">
+  <w:num w:numId="2" w16cid:durableId="1884632355">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="287783931">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1511094313">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="340089722">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2006472807">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="918442037">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="603345812">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1626159290">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="684399416">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="564948263">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="9726404">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="12" w16cid:durableId="2017800075">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1643267916">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="13" w16cid:durableId="1226648235">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="1EC034C3"/>
     <w:rsid w:val="00000B4D"/>
     <w:rsid w:val="000104F3"/>
     <w:rsid w:val="0004072E"/>
     <w:rsid w:val="00047F32"/>
     <w:rsid w:val="00061D98"/>
+    <w:rsid w:val="000626C8"/>
     <w:rsid w:val="00063DE8"/>
     <w:rsid w:val="00067F42"/>
     <w:rsid w:val="00083CF9"/>
     <w:rsid w:val="000937FD"/>
     <w:rsid w:val="000B4D26"/>
+    <w:rsid w:val="000B4F44"/>
     <w:rsid w:val="000C7A9E"/>
     <w:rsid w:val="00100D1E"/>
     <w:rsid w:val="00102597"/>
     <w:rsid w:val="00103C44"/>
     <w:rsid w:val="00121C24"/>
     <w:rsid w:val="00122AA3"/>
     <w:rsid w:val="00124F92"/>
     <w:rsid w:val="0012637C"/>
     <w:rsid w:val="001264EF"/>
     <w:rsid w:val="00151001"/>
     <w:rsid w:val="0015247E"/>
     <w:rsid w:val="001538A0"/>
     <w:rsid w:val="001758B1"/>
     <w:rsid w:val="001B5BA2"/>
     <w:rsid w:val="001B7394"/>
     <w:rsid w:val="001C4F89"/>
     <w:rsid w:val="001C589F"/>
-    <w:rsid w:val="001C6F69"/>
     <w:rsid w:val="001D7FF8"/>
     <w:rsid w:val="001E5483"/>
     <w:rsid w:val="001F6D30"/>
     <w:rsid w:val="002020A9"/>
     <w:rsid w:val="00224810"/>
     <w:rsid w:val="002318E9"/>
     <w:rsid w:val="00266525"/>
     <w:rsid w:val="00284DAB"/>
     <w:rsid w:val="00286E40"/>
     <w:rsid w:val="002921AE"/>
+    <w:rsid w:val="002A2DCF"/>
     <w:rsid w:val="002A489A"/>
     <w:rsid w:val="002C3C75"/>
     <w:rsid w:val="002D45AF"/>
     <w:rsid w:val="002D6AFD"/>
     <w:rsid w:val="002E284F"/>
     <w:rsid w:val="002E721E"/>
     <w:rsid w:val="002F40FC"/>
     <w:rsid w:val="00302480"/>
     <w:rsid w:val="00305470"/>
     <w:rsid w:val="00330770"/>
     <w:rsid w:val="00370675"/>
     <w:rsid w:val="00374A1B"/>
+    <w:rsid w:val="00392E09"/>
     <w:rsid w:val="00393306"/>
     <w:rsid w:val="003A2CAE"/>
     <w:rsid w:val="003B0C7A"/>
     <w:rsid w:val="003B6E1E"/>
     <w:rsid w:val="003C1E02"/>
     <w:rsid w:val="003C37B7"/>
     <w:rsid w:val="003E1A69"/>
     <w:rsid w:val="003E3ADE"/>
-    <w:rsid w:val="003E5E0B"/>
     <w:rsid w:val="003F06BD"/>
     <w:rsid w:val="003F11EA"/>
     <w:rsid w:val="003F67B7"/>
     <w:rsid w:val="00425F30"/>
     <w:rsid w:val="00427367"/>
     <w:rsid w:val="004314B5"/>
     <w:rsid w:val="004663EE"/>
     <w:rsid w:val="00472724"/>
     <w:rsid w:val="00474D77"/>
     <w:rsid w:val="004779DD"/>
     <w:rsid w:val="00487D95"/>
     <w:rsid w:val="00492264"/>
+    <w:rsid w:val="004A0624"/>
     <w:rsid w:val="004A7279"/>
     <w:rsid w:val="004B3518"/>
     <w:rsid w:val="004B352D"/>
     <w:rsid w:val="004B75EF"/>
     <w:rsid w:val="004C1DB6"/>
+    <w:rsid w:val="004D2650"/>
     <w:rsid w:val="004D5BE3"/>
     <w:rsid w:val="004F0675"/>
     <w:rsid w:val="004F34C9"/>
+    <w:rsid w:val="004F40F3"/>
     <w:rsid w:val="005027FE"/>
     <w:rsid w:val="0050773F"/>
     <w:rsid w:val="00551D4B"/>
     <w:rsid w:val="00556BB1"/>
     <w:rsid w:val="00560E36"/>
     <w:rsid w:val="00561154"/>
     <w:rsid w:val="00563B3C"/>
     <w:rsid w:val="00575019"/>
     <w:rsid w:val="005A02B9"/>
     <w:rsid w:val="005A246D"/>
     <w:rsid w:val="005A5DA2"/>
     <w:rsid w:val="005B0EA5"/>
     <w:rsid w:val="005B1F66"/>
     <w:rsid w:val="005D25A8"/>
     <w:rsid w:val="005E66B2"/>
     <w:rsid w:val="005F0BF5"/>
     <w:rsid w:val="005F1C78"/>
     <w:rsid w:val="005F226E"/>
     <w:rsid w:val="00602D08"/>
+    <w:rsid w:val="006120FB"/>
     <w:rsid w:val="00617C3F"/>
     <w:rsid w:val="00666674"/>
     <w:rsid w:val="00692782"/>
     <w:rsid w:val="006A109D"/>
     <w:rsid w:val="006C1B29"/>
     <w:rsid w:val="006C45A9"/>
     <w:rsid w:val="006C4929"/>
     <w:rsid w:val="006D4F7A"/>
     <w:rsid w:val="006F75DC"/>
+    <w:rsid w:val="00707C68"/>
     <w:rsid w:val="00717C69"/>
     <w:rsid w:val="0077759F"/>
     <w:rsid w:val="007A1172"/>
     <w:rsid w:val="007A63C6"/>
     <w:rsid w:val="007E1C3A"/>
     <w:rsid w:val="007E63EE"/>
     <w:rsid w:val="00813134"/>
     <w:rsid w:val="008208A3"/>
     <w:rsid w:val="00820D21"/>
     <w:rsid w:val="00823636"/>
     <w:rsid w:val="00826F92"/>
     <w:rsid w:val="00836AE2"/>
     <w:rsid w:val="00847DCC"/>
     <w:rsid w:val="00856E63"/>
     <w:rsid w:val="00862C12"/>
     <w:rsid w:val="0089126B"/>
     <w:rsid w:val="008950B0"/>
     <w:rsid w:val="008D033B"/>
     <w:rsid w:val="008F2DB0"/>
     <w:rsid w:val="008F4A41"/>
     <w:rsid w:val="00906A55"/>
     <w:rsid w:val="009225AD"/>
     <w:rsid w:val="00922878"/>
     <w:rsid w:val="00926FFC"/>
     <w:rsid w:val="00931D21"/>
     <w:rsid w:val="00933839"/>
     <w:rsid w:val="009344E8"/>
+    <w:rsid w:val="00937357"/>
     <w:rsid w:val="00947020"/>
     <w:rsid w:val="0095132D"/>
     <w:rsid w:val="00960FC8"/>
     <w:rsid w:val="00965711"/>
     <w:rsid w:val="00973483"/>
     <w:rsid w:val="00983023"/>
     <w:rsid w:val="0099097C"/>
     <w:rsid w:val="00992161"/>
     <w:rsid w:val="00997A9C"/>
     <w:rsid w:val="009C0180"/>
     <w:rsid w:val="009C28C3"/>
     <w:rsid w:val="009D47EF"/>
+    <w:rsid w:val="009D6636"/>
     <w:rsid w:val="009E2017"/>
     <w:rsid w:val="00A02E8E"/>
     <w:rsid w:val="00A17BA9"/>
     <w:rsid w:val="00A27F88"/>
     <w:rsid w:val="00A4405A"/>
     <w:rsid w:val="00A44784"/>
     <w:rsid w:val="00A452A4"/>
+    <w:rsid w:val="00A519EC"/>
     <w:rsid w:val="00A627E9"/>
     <w:rsid w:val="00A6710D"/>
     <w:rsid w:val="00A85B73"/>
     <w:rsid w:val="00A8606A"/>
     <w:rsid w:val="00A93153"/>
     <w:rsid w:val="00AA258A"/>
     <w:rsid w:val="00AA514F"/>
     <w:rsid w:val="00AD0122"/>
     <w:rsid w:val="00AE04E0"/>
     <w:rsid w:val="00AE513A"/>
     <w:rsid w:val="00AE576D"/>
     <w:rsid w:val="00B02F01"/>
     <w:rsid w:val="00B06493"/>
     <w:rsid w:val="00B17370"/>
     <w:rsid w:val="00B1738E"/>
     <w:rsid w:val="00B2086D"/>
+    <w:rsid w:val="00B420CF"/>
     <w:rsid w:val="00B46CA8"/>
     <w:rsid w:val="00B601F6"/>
     <w:rsid w:val="00B723F1"/>
     <w:rsid w:val="00B73721"/>
     <w:rsid w:val="00B772E0"/>
     <w:rsid w:val="00B84956"/>
     <w:rsid w:val="00B91ADE"/>
-    <w:rsid w:val="00B93278"/>
     <w:rsid w:val="00BA45AB"/>
     <w:rsid w:val="00BB05CC"/>
     <w:rsid w:val="00BB300C"/>
     <w:rsid w:val="00BC6610"/>
     <w:rsid w:val="00BD40DF"/>
     <w:rsid w:val="00C0060F"/>
     <w:rsid w:val="00C01FE4"/>
     <w:rsid w:val="00C05287"/>
     <w:rsid w:val="00C07793"/>
-    <w:rsid w:val="00C264B5"/>
     <w:rsid w:val="00C27B5A"/>
     <w:rsid w:val="00C4577D"/>
+    <w:rsid w:val="00C475B6"/>
     <w:rsid w:val="00C660C6"/>
     <w:rsid w:val="00C66395"/>
     <w:rsid w:val="00C80A58"/>
     <w:rsid w:val="00C90FC2"/>
     <w:rsid w:val="00C933DC"/>
     <w:rsid w:val="00C953F9"/>
     <w:rsid w:val="00CB1B03"/>
     <w:rsid w:val="00CB5ECC"/>
     <w:rsid w:val="00CB6EF1"/>
     <w:rsid w:val="00CD79D7"/>
     <w:rsid w:val="00CE1FB5"/>
     <w:rsid w:val="00CF1734"/>
     <w:rsid w:val="00D1647A"/>
     <w:rsid w:val="00D24AF0"/>
     <w:rsid w:val="00D41E6D"/>
     <w:rsid w:val="00D568E4"/>
     <w:rsid w:val="00D7496D"/>
     <w:rsid w:val="00D8336C"/>
-    <w:rsid w:val="00DA2EA7"/>
     <w:rsid w:val="00DC15CF"/>
     <w:rsid w:val="00DC32DE"/>
     <w:rsid w:val="00DE084C"/>
     <w:rsid w:val="00E01309"/>
     <w:rsid w:val="00E10D07"/>
     <w:rsid w:val="00E2085B"/>
     <w:rsid w:val="00E23107"/>
     <w:rsid w:val="00E278F9"/>
     <w:rsid w:val="00E27B63"/>
     <w:rsid w:val="00E32259"/>
     <w:rsid w:val="00E32E7C"/>
     <w:rsid w:val="00E331FC"/>
     <w:rsid w:val="00E35440"/>
     <w:rsid w:val="00E37729"/>
     <w:rsid w:val="00E61ABB"/>
     <w:rsid w:val="00E71C7C"/>
     <w:rsid w:val="00E7319A"/>
     <w:rsid w:val="00EA5C98"/>
-    <w:rsid w:val="00EA6D5C"/>
     <w:rsid w:val="00EC2C8D"/>
+    <w:rsid w:val="00ED1112"/>
     <w:rsid w:val="00EF3054"/>
     <w:rsid w:val="00F10D3D"/>
     <w:rsid w:val="00F1462A"/>
     <w:rsid w:val="00F251EE"/>
     <w:rsid w:val="00F34B2B"/>
     <w:rsid w:val="00F3517C"/>
     <w:rsid w:val="00F4476F"/>
     <w:rsid w:val="00F56223"/>
     <w:rsid w:val="00F669CC"/>
     <w:rsid w:val="00F71556"/>
     <w:rsid w:val="00F73E94"/>
     <w:rsid w:val="00F85F9C"/>
     <w:rsid w:val="00FB2EA1"/>
     <w:rsid w:val="00FC5204"/>
     <w:rsid w:val="00FC5766"/>
     <w:rsid w:val="00FD79F6"/>
     <w:rsid w:val="00FE0009"/>
     <w:rsid w:val="00FE534D"/>
     <w:rsid w:val="00FF0CC2"/>
     <w:rsid w:val="05CB61F9"/>
     <w:rsid w:val="0A28ED34"/>
     <w:rsid w:val="0E1088EA"/>
     <w:rsid w:val="0E4E5C9C"/>
     <w:rsid w:val="11D7745F"/>
     <w:rsid w:val="150F1521"/>
@@ -14879,50 +15703,80 @@
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B691E7F8-4A90-4A97-A52D-D81AF67BEA63}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="004F5D89" w:rsidRDefault="004E28C6" w:rsidP="004E28C6">
           <w:pPr>
             <w:pStyle w:val="0DF9B42801374B2F8397BD17FD5AB6D04"/>
           </w:pPr>
           <w:r w:rsidRPr="00C01FE4">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
+        <w:name w:val="F1F0A2F694474671A88E82B043FD40DA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3988EA9D-BF75-4F30-B049-F9D4A6AF8BE4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004F5D89" w:rsidRDefault="004E28C6" w:rsidP="004E28C6">
+          <w:pPr>
+            <w:pStyle w:val="F1F0A2F694474671A88E82B043FD40DA4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C01FE4">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+              <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+            </w:rPr>
+            <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
         <w:name w:val="9D0F2B62B3364DD58EFE3F24B4929260"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{70B2E7D6-1420-46C6-8ACD-57FC9E9692D1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="004F5D89" w:rsidRDefault="004E28C6" w:rsidP="004E28C6">
           <w:pPr>
             <w:pStyle w:val="9D0F2B62B3364DD58EFE3F24B49292604"/>
           </w:pPr>
           <w:r w:rsidRPr="00C01FE4">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
           </w:r>
@@ -15441,80 +16295,50 @@
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AB7E0867-2222-4B2A-BB12-CDF871FE5B19}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DD2C7C" w:rsidRDefault="00D105D0" w:rsidP="00D105D0">
           <w:pPr>
             <w:pStyle w:val="101A5D689519401CAE8626331DBDFDAE"/>
           </w:pPr>
           <w:r w:rsidRPr="00FE0009">
             <w:rPr>
               <w:rFonts w:ascii="Gill Sans Nova Light" w:hAnsi="Gill Sans Nova Light"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Haga clic aquí o pulse para escribir una fecha.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
-    <w:docPart>
-[...28 lines deleted...]
-    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -15627,77 +16451,80 @@
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB3F91"/>
     <w:rsid w:val="00074220"/>
     <w:rsid w:val="000A6103"/>
     <w:rsid w:val="00116BE6"/>
     <w:rsid w:val="00216FC7"/>
     <w:rsid w:val="00286E40"/>
     <w:rsid w:val="00391F57"/>
+    <w:rsid w:val="003C2C63"/>
     <w:rsid w:val="00427367"/>
     <w:rsid w:val="00463F77"/>
     <w:rsid w:val="004663EE"/>
     <w:rsid w:val="00492EE7"/>
-    <w:rsid w:val="004B62A0"/>
     <w:rsid w:val="004E28C6"/>
     <w:rsid w:val="004F5D89"/>
     <w:rsid w:val="005027FE"/>
+    <w:rsid w:val="006120FB"/>
     <w:rsid w:val="006F75DC"/>
     <w:rsid w:val="007246D9"/>
     <w:rsid w:val="007A1172"/>
     <w:rsid w:val="00820CB4"/>
     <w:rsid w:val="00836AE2"/>
     <w:rsid w:val="00887876"/>
     <w:rsid w:val="008B110E"/>
     <w:rsid w:val="008D033B"/>
     <w:rsid w:val="009442C8"/>
     <w:rsid w:val="00A4447D"/>
     <w:rsid w:val="00AD0E58"/>
     <w:rsid w:val="00AE04E0"/>
     <w:rsid w:val="00B12DCC"/>
     <w:rsid w:val="00B91ADE"/>
     <w:rsid w:val="00BA1042"/>
-    <w:rsid w:val="00C264B5"/>
+    <w:rsid w:val="00BE73F5"/>
+    <w:rsid w:val="00C475B6"/>
     <w:rsid w:val="00C66D42"/>
     <w:rsid w:val="00C772A8"/>
     <w:rsid w:val="00C90FC2"/>
+    <w:rsid w:val="00CA5427"/>
     <w:rsid w:val="00CD79D7"/>
     <w:rsid w:val="00CE1FB5"/>
     <w:rsid w:val="00D105D0"/>
     <w:rsid w:val="00D521E4"/>
     <w:rsid w:val="00DB3F91"/>
     <w:rsid w:val="00DB7A72"/>
     <w:rsid w:val="00DD0741"/>
     <w:rsid w:val="00DD2C7C"/>
     <w:rsid w:val="00DF3E85"/>
     <w:rsid w:val="00DF451A"/>
     <w:rsid w:val="00E27F7E"/>
     <w:rsid w:val="00E535E2"/>
     <w:rsid w:val="00EC4574"/>
     <w:rsid w:val="00EC6C60"/>
     <w:rsid w:val="00EF359D"/>
     <w:rsid w:val="00F40C46"/>
     <w:rsid w:val="00FC7427"/>
     <w:rsid w:val="00FF0CC2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -16133,51 +16960,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004B62A0"/>
+    <w:rsid w:val="00CA5427"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="76BE07ABDFB240E98555EC95FC1802A0">
     <w:name w:val="76BE07ABDFB240E98555EC95FC1802A0"/>
     <w:rsid w:val="00216FC7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Gulim" w:cs="Times New Roman (Headings CS)"/>
       <w:caps/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="20"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="ja-JP"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
@@ -16643,53 +17470,67 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Textodemarcadordeposicin">
     <w:name w:val="Texto de marcador de posición"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF359D"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D008DFE96E614B79B1C104E918207E93">
     <w:name w:val="D008DFE96E614B79B1C104E918207E93"/>
     <w:rsid w:val="00EF359D"/>
     <w:rPr>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4FF97A93FB4649EC88E937691DFCEF96">
     <w:name w:val="4FF97A93FB4649EC88E937691DFCEF96"/>
     <w:rsid w:val="00EF359D"/>
     <w:rPr>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9491D590C5D1491D9A2E42ED9C3CBF04">
-[...1 lines deleted...]
-    <w:rsid w:val="004B62A0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0919FCF2FF04724BC4CFA87E6096AAF">
+    <w:name w:val="D0919FCF2FF04724BC4CFA87E6096AAF"/>
+    <w:rsid w:val="00CA5427"/>
+    <w:rPr>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D5D0D767DF87447BAB3E5609B84C6A54">
+    <w:name w:val="D5D0D767DF87447BAB3E5609B84C6A54"/>
+    <w:rsid w:val="00CA5427"/>
+    <w:rPr>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AE71F4F8227E4D26B2241DCAC6C1D15C">
+    <w:name w:val="AE71F4F8227E4D26B2241DCAC6C1D15C"/>
+    <w:rsid w:val="00CA5427"/>
     <w:rPr>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -16878,79 +17719,83 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Image xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Image>
     <Status xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">Not started</Status>
     <Background xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">false</Background>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <ImageTagsTaxHTField xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </ImageTagsTaxHTField>
     <TaxCatchAll xmlns="230e9df3-be65-4c73-a93b-d1236ebd677e" xsi:nil="true"/>
     <MediaServiceKeyPoints xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010079F111ED35F8CC479449609E8A0923A6" ma:contentTypeVersion="28" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="60f5a4f2d2b0abadcf532d48ebf9cb71">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" xmlns:ns3="16c05727-aa75-4e4a-9b5f-8a80a1165891" xmlns:ns4="230e9df3-be65-4c73-a93b-d1236ebd677e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7dd78129e6a1811f84807ad11c651531" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
     <xsd:import namespace="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
     <xsd:import namespace="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Image" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -17218,144 +18063,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECAB9535-E906-4DCD-9308-07F852ADB738}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64F383A8-2410-4F12-B5B2-9CAB82F64345}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
     <ds:schemaRef ds:uri="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21554447-50B2-4B25-92F9-C72C1C983449}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64E42BF2-5B37-445F-AE44-47CDB1E048AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
     <ds:schemaRef ds:uri="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
     <ds:schemaRef ds:uri="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>7813</Characters>
+  <Pages>8</Pages>
+  <Words>1451</Words>
+  <Characters>7984</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
+  <Lines>66</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9215</CharactersWithSpaces>
+  <CharactersWithSpaces>9417</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010079F111ED35F8CC479449609E8A0923A6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">